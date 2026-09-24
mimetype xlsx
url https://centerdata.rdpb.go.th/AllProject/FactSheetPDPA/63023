--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -163,51 +163,51 @@
   <si>
     <t>การใช้ประโยชน์โครงการในปัจจุบัน</t>
   </si>
   <si>
     <t>13.ปัญหาและอุปสรรคของโครงการ</t>
   </si>
   <si>
     <t>มี</t>
   </si>
   <si>
     <t>14.ประโยชน์ของโครงการในปัจจุบัน</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve"> พื้นที่รับประโยชน์ (ฤดูฝน)              </t>
   </si>
   <si>
     <t>15.หน่วยงานรับผิดชอบดำเนินโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">                        (ฤดูแล้ง)         </t>
   </si>
   <si>
-    <t>กรมทหารปืนใหญ่ที่ 21</t>
+    <t>กรมทหารปืนใหญ่ที่ 21 (สป. กระทรนวงทรัพยากรธรรมชาติและสิ่งแวดล้อม รายงาน)</t>
   </si>
   <si>
     <t xml:space="preserve"> หมู่บ้านรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ครัวเรือนรับประโยชน์</t>
   </si>
   <si>
     <t>16.รูปภาพโครงการปัจจุบัน</t>
   </si>
   <si>
     <t xml:space="preserve"> ประชาชนรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ปริมาณน้ำกักเก็บสูงสุดของปี (สิ้นฤดูฝน)</t>
   </si>
   <si>
     <t xml:space="preserve">  ผลประโยชน์</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <t xml:space="preserve">  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>