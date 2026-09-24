--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -26,51 +26,51 @@
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Projects\eProject\eProject\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEFC6921-60F9-4D75-8AAE-35D9304963FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1 (2)" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Sheet1 (2)'!$A$1:$P$46</definedName>
   </definedNames>
   <calcPr calcId="162913" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t xml:space="preserve">      รายงานการใช้ประโยชน์โครงการอันเนื่องมาจากพระราชดำริประจำปี</t>
   </si>
   <si>
     <t xml:space="preserve">Project ID: </t>
   </si>
   <si>
     <t>503007/37452</t>
   </si>
   <si>
     <t>1.ชื่อโครงการ</t>
   </si>
   <si>
     <t>ความหลากหลายและนิเวศวิทยาของหิ่งห้อยในประเทศไทย สวนพฤกษศาสตร์สมเด็จพระนางเจ้าสิริกิติ์ พระบรมราชินีนาถ</t>
   </si>
   <si>
     <t>2.สถานที่ตั้ง</t>
   </si>
   <si>
     <t>สวนพฤกษศาสตร์สมเด็จพระนางเจ้าสิริกิติ์ ตำบลแม่แรม อำเภอแม่ริม จังหวัดเชียงใหม่ ต.แม่แรม อ.แม่ริม จ.เชียงใหม่</t>
   </si>
   <si>
     <t>3.ประเภท</t>
   </si>
   <si>
@@ -161,50 +161,53 @@
     <t>สนับสนุนการศึกษา ค้นคว้า ขยายงานด้านความหลากหลายทางชีวภาพของแมลง โดยเฉพาะหิ่งห้อย ซึ่งเป็นแมลงที่มีความสำคัญมากชนิดหนึ่ง ทั้งยังเป็นการอนุรักษ์สายพันธุ์หิ่งห้อย อันจะนำไปสู่การรักษาสมดุลย์ธรรมชาติและการศึกษาในส่วนที่เกี่ยวข้องขั้นสูงต่อไป</t>
   </si>
   <si>
     <t>การใช้ประโยชน์โครงการในปัจจุบัน</t>
   </si>
   <si>
     <t>13.ปัญหาและอุปสรรคของโครงการ</t>
   </si>
   <si>
     <t>มี</t>
   </si>
   <si>
     <t>14.ประโยชน์ของโครงการในปัจจุบัน</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve"> พื้นที่รับประโยชน์ (ฤดูฝน)              </t>
   </si>
   <si>
     <t>15.หน่วยงานรับผิดชอบดำเนินโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">                        (ฤดูแล้ง)         </t>
+  </si>
+  <si>
+    <t>(สป. กระทรนวงทรัพยากรธรรมชาติและสิ่งแวดล้อม รายงาน)</t>
   </si>
   <si>
     <t xml:space="preserve"> หมู่บ้านรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ครัวเรือนรับประโยชน์</t>
   </si>
   <si>
     <t>16.รูปภาพโครงการปัจจุบัน</t>
   </si>
   <si>
     <t xml:space="preserve"> ประชาชนรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ปริมาณน้ำกักเก็บสูงสุดของปี (สิ้นฤดูฝน)</t>
   </si>
   <si>
     <t xml:space="preserve">  ผลประโยชน์</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <t xml:space="preserve">  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
@@ -1937,134 +1940,136 @@
     <row r="35" ht="18">
       <c r="A35" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="6"/>
       <c r="E35" s="20"/>
       <c r="F35" s="13"/>
       <c r="G35" s="22"/>
       <c r="H35" s="36" t="s">
         <v>24</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" ht="18.75" customHeight="1">
       <c r="A36" s="42" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="6"/>
       <c r="G36" s="22"/>
       <c r="H36" s="36" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6"/>
-      <c r="J36" s="46"/>
+      <c r="J36" s="46" t="s">
+        <v>45</v>
+      </c>
       <c r="K36" s="47"/>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="48"/>
     </row>
     <row r="37" ht="18">
       <c r="A37" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37" s="6"/>
       <c r="G37" s="22"/>
       <c r="H37" s="36" t="s">
         <v>27</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="5"/>
       <c r="L37" s="45"/>
       <c r="M37" s="45"/>
       <c r="N37" s="45"/>
       <c r="O37" s="45"/>
       <c r="P37" s="45"/>
     </row>
     <row r="38" ht="18">
       <c r="A38" s="10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38" s="6"/>
       <c r="G38" s="22"/>
       <c r="H38" s="36" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="7"/>
       <c r="J38" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39" ht="18.9" customHeight="1">
       <c r="A39" s="34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39" s="6"/>
       <c r="G39" s="22"/>
       <c r="H39" s="36" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="7"/>
       <c r="J39" s="25"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="26"/>
       <c r="O39" s="26"/>
       <c r="P39" s="27"/>
     </row>
     <row r="40" ht="18">
       <c r="A40" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40" s="6"/>
       <c r="G40" s="22"/>
       <c r="H40" s="36" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="28"/>
       <c r="P40" s="19"/>
     </row>
     <row r="41" ht="18">
       <c r="A41" s="37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41" s="6"/>
       <c r="G41" s="26"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="28"/>
       <c r="P41" s="19"/>
     </row>
     <row r="42" ht="39.9" customHeight="1">
       <c r="A42" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42" s="60"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="62"/>
       <c r="J42" s="28"/>
       <c r="P42" s="19"/>
     </row>
     <row r="43" ht="18" customHeight="1">
       <c r="B43" s="63"/>
       <c r="C43" s="64"/>
       <c r="D43" s="64"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
       <c r="G43" s="64"/>
       <c r="H43" s="65"/>
       <c r="J43" s="28"/>
       <c r="P43" s="19"/>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="63"/>
       <c r="C44" s="64"/>