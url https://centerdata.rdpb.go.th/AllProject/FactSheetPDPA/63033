--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -40,51 +40,51 @@
   </definedNames>
   <calcPr calcId="162913" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t xml:space="preserve">      รายงานการใช้ประโยชน์โครงการอันเนื่องมาจากพระราชดำริประจำปี</t>
   </si>
   <si>
     <t xml:space="preserve">Project ID: </t>
   </si>
   <si>
     <t>502008/37459</t>
   </si>
   <si>
     <t>1.ชื่อโครงการ</t>
   </si>
   <si>
-    <t xml:space="preserve">สถานีพัฒนาการเกษตรที่สูงดอยอมพายตามพระราชดำริ </t>
+    <t>สถานีพัฒนาการเกษตรที่สูงตามพระราชดำริดอยอมพาย</t>
   </si>
   <si>
     <t>2.สถานที่ตั้ง</t>
   </si>
   <si>
     <t>บ้านเขาอมพาย ต.ปางหินฝน อ.แม่แจ่ม จ.เชียงใหม่</t>
   </si>
   <si>
     <t>3.ประเภท</t>
   </si>
   <si>
     <t>การเกษตร</t>
   </si>
   <si>
     <t>4.ที่มา</t>
   </si>
   <si>
     <t>พระราชดำริ</t>
   </si>
   <si>
     <t>5.ผู้พระราชทาน</t>
   </si>
   <si>
     <t>สมเด็จพระนางเจ้าสิริกิติ์ พระบรมราชินีนาถ พระบรมราชชนนีพันปีหลวง</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>ประชาชนรับประโยชน์</t>
   </si>
   <si>
     <t>คน</t>
   </si>
   <si>
     <t>ปริมาณน้ำกักเก็บสูงสุด</t>
   </si>
   <si>
     <t>ลบ.ม.</t>
   </si>
   <si>
     <t>ประโยชน์ของโครงการ</t>
   </si>
   <si>
     <t>จัดเตรียมพื้นที่การทำนา เพื่อส่งเสริมคุณภาพชีวิตราษฎร ให้มีคุณภาพชีวิตที่ดี</t>
   </si>
   <si>
     <t>การใช้ประโยชน์โครงการในปัจจุบัน</t>
   </si>
   <si>
     <t>13.ปัญหาและอุปสรรคของโครงการ</t>
   </si>
   <si>
-    <t>ไม่มี</t>
+    <t>มี</t>
   </si>
   <si>
     <t>14.ประโยชน์ของโครงการในปัจจุบัน</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve"> พื้นที่รับประโยชน์ (ฤดูฝน)              </t>
   </si>
   <si>
     <t>15.หน่วยงานรับผิดชอบดำเนินโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">                        (ฤดูแล้ง)         </t>
   </si>
   <si>
     <t>สถานีพัฒนาการเกษตรที่สูงดอยอมพายตามพระราชดำริ กรมอุทยานแห่งชาติ สัตว์ป่า และพันธุ์พืช</t>
   </si>
   <si>
     <t xml:space="preserve"> หมู่บ้านรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ครัวเรือนรับประโยชน์</t>
   </si>