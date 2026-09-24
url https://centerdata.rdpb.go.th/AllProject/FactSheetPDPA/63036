--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -139,51 +139,51 @@
   <si>
     <t>ประชาชนรับประโยชน์</t>
   </si>
   <si>
     <t>คน</t>
   </si>
   <si>
     <t>ปริมาณน้ำกักเก็บสูงสุด</t>
   </si>
   <si>
     <t>ลบ.ม.</t>
   </si>
   <si>
     <t>ประโยชน์ของโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">ราษฎรจำนวน 128 ครัวเรือน รวม 637 คน มีเส้นทางคมนาคมที่สะดวก </t>
   </si>
   <si>
     <t>การใช้ประโยชน์โครงการในปัจจุบัน</t>
   </si>
   <si>
     <t>13.ปัญหาและอุปสรรคของโครงการ</t>
   </si>
   <si>
-    <t>ไม่มี</t>
+    <t>มี</t>
   </si>
   <si>
     <t>14.ประโยชน์ของโครงการในปัจจุบัน</t>
   </si>
   <si>
     <t>คุณภาพชีวิต</t>
   </si>
   <si>
     <t xml:space="preserve"> พื้นที่รับประโยชน์ (ฤดูฝน)              </t>
   </si>
   <si>
     <t>15.หน่วยงานรับผิดชอบดำเนินโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">                        (ฤดูแล้ง)         </t>
   </si>
   <si>
     <t>โครงการสถานีพัฒนาการเกษตรที่สูงตามพระราชดำริ ดอยบ่อ จังหวัดเชียงราย</t>
   </si>
   <si>
     <t xml:space="preserve"> หมู่บ้านรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ครัวเรือนรับประโยชน์</t>
   </si>