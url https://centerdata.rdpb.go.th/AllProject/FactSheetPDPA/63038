--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -156,51 +156,51 @@
   <si>
     <t>คน</t>
   </si>
   <si>
     <t>ปริมาณน้ำกักเก็บสูงสุด</t>
   </si>
   <si>
     <t>ลบ.ม.</t>
   </si>
   <si>
     <t>ประโยชน์ของโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">1.	สามารถป้องกันและลดผลกระทบจากการเกิดอุทกภัยและดินถล่มในพื้นที่ลุ่มน้ำแม่งอน เนื้อที่ 66,875 ไร่
 2.	สามารถพัฒนาและยกระดับคุณภาพชีวิตประชาชนในเขตตำบลแม่งอน และตำบลแม่สูน อำเภอฝาง จังหวัดเชียงใหม่ จำนวน 4,351 ครัวเรือน จำนวน 16,814 คน ให้มีคุณภาพชีวิตที่ดีขึ้นจากการฟื้นฟูระบบนิเวศ การปรับปรุงระบบโครงสร้างพื้นฐานและการพัฒนาอาชีพ
 3.	สามารถพัฒนาให้เกิดการใช้ประโยชน์ที่ดินให้ถูกต้องตามหลักการอนุรักษ์ดินและน้ำ
 </t>
   </si>
   <si>
     <t>การใช้ประโยชน์โครงการในปัจจุบัน</t>
   </si>
   <si>
     <t>13.ปัญหาและอุปสรรคของโครงการ</t>
   </si>
   <si>
-    <t>ไม่มี</t>
+    <t>มี</t>
   </si>
   <si>
     <t>14.ประโยชน์ของโครงการในปัจจุบัน</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve"> พื้นที่รับประโยชน์ (ฤดูฝน)              </t>
   </si>
   <si>
     <t>15.หน่วยงานรับผิดชอบดำเนินโครงการ</t>
   </si>
   <si>
     <t xml:space="preserve">                        (ฤดูแล้ง)         </t>
   </si>
   <si>
     <t>โครงการพัฒนาพื้นที่ลุ่มน้ำแม่งอน อันเนื่องมาจากพระราชดำริ</t>
   </si>
   <si>
     <t xml:space="preserve"> หมู่บ้านรับประโยชน์</t>
   </si>
   <si>
     <t xml:space="preserve"> ครัวเรือนรับประโยชน์</t>
   </si>