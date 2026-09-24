--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="image/jpeg" PartName="/xl/media/image11.jpg"/>
+  <Override ContentType="image/jpeg" PartName="/xl/media/image9.jpg"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Projects\eProject\eProject\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEFC6921-60F9-4D75-8AAE-35D9304963FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1 (2)" sheetId="2" r:id="rId1"/>
@@ -837,51 +837,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0066FF"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>122723</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>27934</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>417096</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>212481</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>